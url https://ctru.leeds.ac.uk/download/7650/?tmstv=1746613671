--- v0 (2026-06-22)
+++ v1 (2026-09-15)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
@@ -1142,84 +1141,91 @@
                               <w:t>check your medical records on 2 occasions to see how you are doing.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="27D0B743" w14:textId="77777777" w:rsidR="009A2DBE" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="14"/>
                               </w:numPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:right="-170"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Your care and diagnosis will not be slowed down by taking part in the study.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0D135178" w14:textId="77777777" w:rsidR="009A2DBE" w:rsidRPr="00992CA9" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
+                          <w:p w14:paraId="0D135178" w14:textId="59E422EA" w:rsidR="009A2DBE" w:rsidRPr="00992CA9" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="14"/>
                               </w:numPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:right="-170"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00992CA9">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">You will be in the study for </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">up to </w:t>
                             </w:r>
+                            <w:r w:rsidR="00422428">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00992CA9">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>12 months</w:t>
+                              <w:t xml:space="preserve"> months</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00992CA9">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3929310D" w14:textId="77777777" w:rsidR="009A2DBE" w:rsidRPr="00B305FD" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b w:val="0"/>
                                 <w:bCs w:val="0"/>
                                 <w:color w:val="auto"/>
@@ -1901,84 +1907,91 @@
                         <w:t>check your medical records on 2 occasions to see how you are doing.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="27D0B743" w14:textId="77777777" w:rsidR="009A2DBE" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="14"/>
                         </w:numPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:right="-170"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Your care and diagnosis will not be slowed down by taking part in the study.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0D135178" w14:textId="77777777" w:rsidR="009A2DBE" w:rsidRPr="00992CA9" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
+                    <w:p w14:paraId="0D135178" w14:textId="59E422EA" w:rsidR="009A2DBE" w:rsidRPr="00992CA9" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="14"/>
                         </w:numPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:right="-170"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00992CA9">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">You will be in the study for </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">up to </w:t>
                       </w:r>
+                      <w:r w:rsidR="00422428">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00992CA9">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>12 months</w:t>
+                        <w:t xml:space="preserve"> months</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00992CA9">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3929310D" w14:textId="77777777" w:rsidR="009A2DBE" w:rsidRPr="00B305FD" w:rsidRDefault="009A2DBE" w:rsidP="009A2DBE">
                       <w:pPr>
                         <w:pStyle w:val="Heading2"/>
                         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                           <w:color w:val="auto"/>
@@ -2137,87 +2150,88 @@
                       </w:r>
                       <w:r w:rsidRPr="00992CA9">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>The standard of care you receive will not be affected.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> If you decide not to have either scan, you will need to re-arrange a chest X-ray with your GP.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72556C54" w14:textId="169988B3" w:rsidR="00A25848" w:rsidRPr="00A25848" w:rsidRDefault="00A25848" w:rsidP="00A25848"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblInd w:w="-428" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4584"/>
         <w:gridCol w:w="5617"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00880C7D" w14:paraId="0DC217E4" w14:textId="77777777" w:rsidTr="00D56384">
+      <w:tr w:rsidR="00880C7D" w14:paraId="0DC217E4" w14:textId="77777777" w:rsidTr="00234786">
         <w:trPr>
           <w:trHeight w:val="2290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66492566" w14:textId="6DF7146F" w:rsidR="009E5749" w:rsidRPr="00D56384" w:rsidRDefault="00436FC2" w:rsidP="00D56384">
+          <w:p w14:paraId="66492566" w14:textId="5810CF8B" w:rsidR="009E5749" w:rsidRPr="00D56384" w:rsidRDefault="00436FC2" w:rsidP="00D56384">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5C2224" wp14:editId="5BD1E77C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="page">
                     <wp:posOffset>901893</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>297760</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1076550" cy="1076550"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapTopAndBottom/>
                   <wp:docPr id="4" name="Picture 4" descr="A grey and white skeleton&#10;&#10;Description automatically generated with medium confidence"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Picture 4" descr="A grey and white skeleton&#10;&#10;Description automatically generated with medium confidence"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
@@ -2230,58 +2244,67 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1076550" cy="1076550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
+            <w:r w:rsidR="00234786">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
             <w:r w:rsidR="00D35E9F" w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest </w:t>
+              <w:t xml:space="preserve">hest </w:t>
             </w:r>
             <w:r w:rsidR="00970C26">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidR="00D35E9F" w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-ray</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5617" w:type="dxa"/>
           </w:tcPr>
@@ -2327,95 +2350,95 @@
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ose CT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F2C9E50" w14:textId="08D0F8DE" w:rsidR="009E5749" w:rsidRPr="00CC0F4E" w:rsidRDefault="00436FC2" w:rsidP="00CC0F4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53E81BE3" wp14:editId="04132D02">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53E81BE3" wp14:editId="5FAE207A">
                   <wp:extent cx="750013" cy="1182985"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1208015102" name="Picture 1" descr="A grey and white circular object with black circles&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1208015102" name="Picture 1" descr="A grey and white circular object with black circles&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="757117" cy="1194191"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880C7D" w14:paraId="03AF1FF3" w14:textId="77777777" w:rsidTr="00CC0F4E">
+      <w:tr w:rsidR="00880C7D" w14:paraId="03AF1FF3" w14:textId="77777777" w:rsidTr="00234786">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A1B3B79" w14:textId="52675788" w:rsidR="00880C7D" w:rsidRPr="00CC0F4E" w:rsidRDefault="00C11F88" w:rsidP="004354FE">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Takes a simple two</w:t>
@@ -2515,51 +2538,51 @@
             <w:r w:rsidR="00DB76CD" w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-ray pictures and putting them together</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A048C" w14:paraId="77F07D77" w14:textId="77777777" w:rsidTr="00C11D8B">
+      <w:tr w:rsidR="007A048C" w14:paraId="77F07D77" w14:textId="77777777" w:rsidTr="00234786">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AB2EE79" w14:textId="503DA5FB" w:rsidR="00C11F88" w:rsidRPr="00CC0F4E" w:rsidRDefault="00C11F88" w:rsidP="004354FE">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Involves standing in a special room in fron</w:t>
@@ -2597,52 +2620,53 @@
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-ray </w:t>
             </w:r>
             <w:r w:rsidR="00981D5E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>image</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5617" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D735FE4" w14:textId="0C772DB8" w:rsidR="00C11F88" w:rsidRPr="00CC0F4E" w:rsidRDefault="00C11F88" w:rsidP="004354FE">
+          <w:p w14:paraId="0D735FE4" w14:textId="0C772DB8" w:rsidR="00C11F88" w:rsidRPr="00CC0F4E" w:rsidRDefault="00C11F88" w:rsidP="00234786">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Involves lying flat on a </w:t>
             </w:r>
             <w:r w:rsidR="00970C26">
               <w:rPr>
@@ -2724,51 +2748,51 @@
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>machine</w:t>
             </w:r>
             <w:r w:rsidR="00970C26">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Your head and legs will be outside the machine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A048C" w14:paraId="0E099F1D" w14:textId="77777777" w:rsidTr="00C11D8B">
+      <w:tr w:rsidR="007A048C" w14:paraId="0E099F1D" w14:textId="77777777" w:rsidTr="00234786">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA67546" w14:textId="40C3EA0A" w:rsidR="00DF4428" w:rsidRPr="00CC0F4E" w:rsidRDefault="00DF4428" w:rsidP="004354FE">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Takes </w:t>
@@ -2794,51 +2818,51 @@
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Takes 10-15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A048C" w14:paraId="31489B99" w14:textId="77777777" w:rsidTr="00C11D8B">
+      <w:tr w:rsidR="007A048C" w14:paraId="31489B99" w14:textId="77777777" w:rsidTr="00234786">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17630D28" w14:textId="5321B3B4" w:rsidR="00DF4428" w:rsidRPr="00CC0F4E" w:rsidRDefault="0030092E" w:rsidP="0030092E">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uses radiation: about the same amount as someone would be exposed to in a few days from day-to-day background radiation</w:t>
@@ -2854,51 +2878,51 @@
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0F4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uses radiation: about the same amount as someone would be exposed to in about half a year from day-to-day background radiation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A048C" w14:paraId="7D85F1B7" w14:textId="77777777" w:rsidTr="00C11D8B">
+      <w:tr w:rsidR="007A048C" w14:paraId="7D85F1B7" w14:textId="77777777" w:rsidTr="00234786">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32D08DC2" w14:textId="53B6D6B2" w:rsidR="00DF4428" w:rsidRPr="00CC0F4E" w:rsidRDefault="00DF4428" w:rsidP="004354FE">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5617" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05DB2D30" w14:textId="1D7F8CFC" w:rsidR="00DF4428" w:rsidRPr="007349C8" w:rsidRDefault="00AB3038" w:rsidP="00AB3038">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2968,94 +2992,163 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="007349C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dose CT scans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67A07C1C" w14:textId="2F1CEFCB" w:rsidR="00D31D9E" w:rsidRPr="004B0979" w:rsidRDefault="00D31D9E" w:rsidP="004B0979">
+    <w:p w14:paraId="67A07C1C" w14:textId="7402F46E" w:rsidR="00D31D9E" w:rsidRPr="004B0979" w:rsidRDefault="00234786" w:rsidP="004B0979">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C45AD78" wp14:editId="04E460FA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-275590</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>4695190</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6480000" cy="3474000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1597553978" name="Picture 1" descr="A diagram of a study timeline&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1597553978" name="Picture 1" descr="A diagram of a study timeline&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="3445" t="9978" r="3182" b="18553"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6480000" cy="3474000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21F312F5" w14:textId="58940738" w:rsidR="008F7BF4" w:rsidRPr="008F7BF4" w:rsidRDefault="004B0979" w:rsidP="008F7BF4">
+    <w:p w14:paraId="21F312F5" w14:textId="0AA84244" w:rsidR="008F7BF4" w:rsidRDefault="004B0979" w:rsidP="008F7BF4">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47EF8FC4" wp14:editId="481EF343">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4649812</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3725545</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1278255" cy="543560"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1278255" cy="543560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
@@ -3075,136 +3168,84 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AE85149" wp14:editId="0F3F6D80">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>443132</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3702050</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2718435" cy="487045"/>
             <wp:effectExtent l="0" t="0" r="5715" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="50" name="Picture 50" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="50" name="Picture 50" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2718435" cy="487045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0096036A">
-[...51 lines deleted...]
-      </w:r>
     </w:p>
+    <w:p w14:paraId="4AE50C47" w14:textId="18EB0873" w:rsidR="00BE1252" w:rsidRPr="008F7BF4" w:rsidRDefault="00BE1252" w:rsidP="008F7BF4"/>
     <w:p w14:paraId="3DE468C3" w14:textId="60CB058A" w:rsidR="002F2A99" w:rsidRPr="004C3A63" w:rsidRDefault="002F2A99" w:rsidP="004354FE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D470F7F" w14:textId="6F3E6F56" w:rsidR="008C7C2A" w:rsidRDefault="004354FE" w:rsidP="004354FE">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -4106,50 +4147,51 @@
         <w:t xml:space="preserve"> to complete</w:t>
       </w:r>
       <w:r w:rsidR="002113B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9BE11B" w14:textId="0C1AE357" w:rsidR="003918C8" w:rsidRPr="00007014" w:rsidRDefault="003918C8" w:rsidP="00897622">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007014">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00970C26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>radiologist</w:t>
       </w:r>
       <w:r w:rsidRPr="00007014">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="002113B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidRPr="00007014">
         <w:rPr>
@@ -4351,51 +4393,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> take part in the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1330A13C" w14:textId="2E5DEDC5" w:rsidR="00007014" w:rsidRPr="00CA6103" w:rsidRDefault="00007014" w:rsidP="003A64BB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6103">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Follow up schedule</w:t>
       </w:r>
       <w:r w:rsidR="002E0B82" w:rsidRPr="00CA6103">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDE387A" w14:textId="39329011" w:rsidR="00007014" w:rsidRPr="00007014" w:rsidRDefault="00B930DE" w:rsidP="00897622">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
@@ -4490,82 +4531,100 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>over the telephone with a member of the research team.</w:t>
       </w:r>
       <w:r w:rsidR="008631FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> We will send you a reminder if we don’t receive a completed questionnaire from you.</w:t>
       </w:r>
       <w:r w:rsidR="00CB7B93">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7239C167" w14:textId="1A37D416" w:rsidR="00007014" w:rsidRDefault="00425D89" w:rsidP="00897622">
+    <w:p w14:paraId="7239C167" w14:textId="3491B59A" w:rsidR="00007014" w:rsidRDefault="00425D89" w:rsidP="00897622">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007014">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The study team will collect data from your medical records</w:t>
       </w:r>
       <w:r w:rsidR="00B449A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> after 4 and 12 months</w:t>
+        <w:t xml:space="preserve"> after 4 and </w:t>
+      </w:r>
+      <w:r w:rsidR="00422428">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B449A2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months</w:t>
       </w:r>
       <w:r w:rsidR="00007014" w:rsidRPr="00007014">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A82C93" w14:textId="35B626ED" w:rsidR="00BD5930" w:rsidRPr="00007014" w:rsidRDefault="00D53316" w:rsidP="00897622">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4681,51 +4740,51 @@
       <w:r w:rsidR="00615746" w:rsidRPr="00615746">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00615746">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00615746" w:rsidRPr="00615746">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ou can still take part in the study if you are not interested in being interviewed</w:t>
       </w:r>
       <w:r w:rsidR="00615746">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741FD9FF" w14:textId="2800159C" w:rsidR="00021F3D" w:rsidRDefault="00425D89" w:rsidP="00FD27EE">
+    <w:p w14:paraId="741FD9FF" w14:textId="55DDC195" w:rsidR="00021F3D" w:rsidRDefault="00425D89" w:rsidP="00FD27EE">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007014">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your involvement in the research </w:t>
       </w:r>
       <w:r w:rsidR="00D53316">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4734,51 +4793,69 @@
       <w:r w:rsidRPr="00007014">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> year. </w:t>
       </w:r>
       <w:r w:rsidR="00A57AA5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A57AA5" w:rsidRPr="00A57AA5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>fter 12 months</w:t>
+        <w:t xml:space="preserve">fter </w:t>
+      </w:r>
+      <w:r w:rsidR="00422428">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57AA5" w:rsidRPr="00A57AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months</w:t>
       </w:r>
       <w:r w:rsidR="00350143">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A57AA5" w:rsidRPr="00A57AA5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> your involvement in the study will have ended</w:t>
       </w:r>
       <w:r w:rsidR="00A57AA5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -5228,51 +5305,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00474DEF" w:rsidRPr="00474DEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the benefit has been judged to outweigh the risk by a radiologist.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> You may have heard of a contrast CT, which requires an injection, or an MRI. For a low-dose CT, you </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">You may have heard of a contrast CT, which requires an injection, or an MRI. For a low-dose CT, you </w:t>
       </w:r>
       <w:r w:rsidR="00EA6AA8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>will not need</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidR="00EA6AA8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -5482,61 +5569,51 @@
       <w:r w:rsidR="00803BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00EC7AE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NHS </w:t>
       </w:r>
       <w:r w:rsidR="00803BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">experts who will review your scans and report back to the research team. They will also </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">receive a copy of </w:t>
+        <w:t xml:space="preserve">experts who will review your scans and report back to the research team. They will also receive a copy of </w:t>
       </w:r>
       <w:r w:rsidR="00EC7AE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>any relevant previous images and medical history</w:t>
       </w:r>
       <w:r w:rsidR="00803BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00071A0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -6283,51 +6360,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ould</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56964">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> end up having tests and treatments for findings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that may not have caused problems for you. This could include benign findings (non-cancerous) or cancers that would not have caused you harm. These extra tests or treatments may cause you to worry, </w:t>
+        <w:t xml:space="preserve"> that may not have caused problems for you. This could include benign findings (non-cancerous) or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">cancers that would not have caused you harm. These extra tests or treatments may cause you to worry, </w:t>
       </w:r>
       <w:r w:rsidR="00CC2F25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> they also come with their own associated risks and potential harms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B36BA4A" w14:textId="16604264" w:rsidR="002C52FA" w:rsidRPr="00CC0F4E" w:rsidRDefault="002C52FA" w:rsidP="00F73528">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
@@ -6445,51 +6531,50 @@
         </w:rPr>
         <w:t>this, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009D0A26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may ask you to consent to a pregnancy test.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FCB310" w14:textId="064B06DE" w:rsidR="002F2A99" w:rsidRPr="004C3A63" w:rsidRDefault="002F2A99" w:rsidP="00CA6103">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3A63">
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>What if I change my mind?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B1D39E" w14:textId="77777777" w:rsidR="00AA76B3" w:rsidRPr="00B204D4" w:rsidRDefault="00AA76B3" w:rsidP="008C7C2A">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B204D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can stop taking part in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B204D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>all of</w:t>
@@ -7027,71 +7112,71 @@
       <w:r w:rsidR="00D53316">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:r w:rsidR="006E5E97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> However, in the unlikely event that you are injured as a result of the managing organisation (University of Leeds), compensation may be </w:t>
+        <w:t xml:space="preserve"> However, in the unlikely event that you are injured </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>available</w:t>
+        <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and you may have to pay your related legal costs. Your hospital where you receive your treatment has a duty of care to you </w:t>
+        <w:t xml:space="preserve"> the managing organisation (University of Leeds), compensation may be available and you may have to pay your related legal costs. Your hospital where you receive your treatment has a duty of care to you </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you agree to participate in the </w:t>
       </w:r>
       <w:r w:rsidR="00C70D27">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
@@ -7103,51 +7188,61 @@
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the University of Leeds accepts no liability for negligence on the part of your hospital’s employees. </w:t>
       </w:r>
       <w:r w:rsidR="00C36CF9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Any</w:t>
       </w:r>
       <w:r w:rsidR="00C36CF9" w:rsidRPr="00C36CF9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> harm arising from the conduct of the research at NHS organisations is covered by the NHS indemnity scheme.  </w:t>
+        <w:t xml:space="preserve"> harm arising from the conduct of the research at NHS organisations is covered by the NHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36CF9" w:rsidRPr="00C36CF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">indemnity scheme.  </w:t>
       </w:r>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to complain about any aspect of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>way</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003918C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
@@ -7283,51 +7378,50 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Initials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A65B42" w14:textId="755E05E1" w:rsidR="002F7ACF" w:rsidRPr="002F7ACF" w:rsidDel="00CC3188" w:rsidRDefault="002F7ACF" w:rsidP="003A64BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7ACF" w:rsidDel="00CC3188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NHS</w:t>
       </w:r>
       <w:r w:rsidR="00474DEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> number</w:t>
       </w:r>
       <w:r w:rsidR="00C57CD5" w:rsidDel="00CC3188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/CHI</w:t>
       </w:r>
       <w:r w:rsidR="00EC7AE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Community Health Index)</w:t>
@@ -7687,50 +7781,51 @@
       <w:r w:rsidR="005E6FA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. We will also make sure you can’t be identified from the data that is shared where possible. If your data is shared outside the UK, it will only be with recognised research organisations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650EE775" w14:textId="77777777" w:rsidR="005E6FA6" w:rsidRDefault="005E6FA6" w:rsidP="00C57CD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We will make sure your data </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7DB6">
         <w:t xml:space="preserve">is protected. </w:t>
       </w:r>
       <w:r w:rsidRPr="005E6FA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Anyone who accesses your data outside the UK must do what we tell them so that your data has a similar level of protection as it does under UK law. We will make sure your data is safe outside the UK by doing the following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD95711" w14:textId="77777777" w:rsidR="00221C77" w:rsidRPr="00221C77" w:rsidRDefault="00221C77" w:rsidP="00221C77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7813,51 +7908,50 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B0D3D14" w14:textId="77777777" w:rsidR="00221C77" w:rsidRDefault="00221C77" w:rsidP="00C57CD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Once we have finished the study, we will keep some of the data so we can check the results. We will write our reports in a way that no-one can work out that you took part in the study. We will keep your study data for the minimum </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00221C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00221C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> required by laws and other rules about research. These say it must be possible to check the results of the research for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00221C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a period of time</w:t>
@@ -8032,75 +8126,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> giving your</w:t>
       </w:r>
       <w:r w:rsidR="00F73528">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0064285D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>consent electronically (using an electronic form during a telephone or video call) we will ask for your permission to enter your email address, date of birth</w:t>
       </w:r>
       <w:r w:rsidR="0064285D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0064285D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and initials into the eConsent system before you use it. This information is visible to the hospital research team </w:t>
+        <w:t xml:space="preserve"> and initials into the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0064285D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eConsent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0064285D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system before you use it. This information is visible to the hospital research team </w:t>
       </w:r>
       <w:r w:rsidR="0064285D" w:rsidRPr="0064285D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="0064285D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0064285D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="0064285D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>members of staff at the CTRU, University of Leeds. If you agree to have your details added to the eConsent system but then decide you do not want to take part in the study, your details will be removed and securely destroyed within 30 days.</w:t>
+        <w:t xml:space="preserve">members of staff at the CTRU, University of Leeds. If you agree to have your details added to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0064285D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eConsent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0064285D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system but then decide you do not want to take part in the study, your details will be removed and securely destroyed within 30 days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EEB3B5" w14:textId="69DA8E5B" w:rsidR="002F7ACF" w:rsidRPr="005B07A2" w:rsidRDefault="002F7ACF" w:rsidP="003A64BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B07A2">
         <w:rPr>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>What are my choices about how my information is used?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705A6AC7" w14:textId="50389CBC" w:rsidR="006E5E97" w:rsidRPr="002F56D4" w:rsidRDefault="002F7ACF" w:rsidP="002F56D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -8131,50 +8253,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3CF7FD" w14:textId="26E1B330" w:rsidR="006E5E97" w:rsidRPr="008F7BBC" w:rsidRDefault="002F7ACF" w:rsidP="008F7BBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7BBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you choose to stop taking part in the study, we would like to continue collecting information about your health from your </w:t>
       </w:r>
       <w:r w:rsidR="002F56D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>NHS records/</w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>hospital</w:t>
       </w:r>
       <w:r w:rsidR="002F56D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="008F7BBC">
         <w:rPr>
@@ -8383,51 +8506,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>by ringing us on +44 (0)113 343 7641</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4469931A" w14:textId="666FCFAB" w:rsidR="00442FC4" w:rsidRPr="006B44E5" w:rsidRDefault="00442FC4" w:rsidP="00442FC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">by contacting the University of Leeds Data Protection officer either via email to </w:t>
       </w:r>
       <w:r w:rsidRPr="00442FC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DPO@leeds.ac.uk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or ringing them on </w:t>
       </w:r>
       <w:r w:rsidRPr="006B44E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>+44 (0)113 343 7641</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF4BC39" w14:textId="23F99368" w:rsidR="005B07A2" w:rsidRDefault="005B07A2" w:rsidP="003A64BB">
@@ -8692,246 +8814,186 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>&lt;&lt;Enter PI, nurse name &gt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA79B91" w14:textId="672C15B4" w:rsidR="003A64BB" w:rsidRPr="003A64BB" w:rsidRDefault="008C7C2A" w:rsidP="003A64BB">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A64BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>&lt;&lt; Contact details for site&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787EA232" w14:textId="2EA68051" w:rsidR="00225A49" w:rsidRPr="00567CC0" w:rsidRDefault="003A64BB" w:rsidP="003A64BB">
+    <w:p w14:paraId="09C99680" w14:textId="77777777" w:rsidR="00F73528" w:rsidRDefault="003A64BB" w:rsidP="003A64BB">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        </w:sectPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A64BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you would like further information about clinical research, the UK Clinical Research Collaboration (a partnership of organisations working together on clinical research in the UK) have published various resources to help people learn more about </w:t>
       </w:r>
       <w:r w:rsidR="00CE643A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:r w:rsidRPr="003A64BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Contact UKCRC: Tel: 0207 395 2271; </w:t>
       </w:r>
       <w:r w:rsidRPr="00C11152">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C11152">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>info@ukcrc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C11152">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C11152">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>www.ukcrc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C11152">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Further information about MEDLEY study is available at </w:t>
       </w:r>
-      <w:r w:rsidR="00546314" w:rsidRPr="00C11152">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00546314" w:rsidRPr="00234786">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00546314" w:rsidRPr="007349C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://ctru.leeds.ac.uk/medley/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7876BD24" w14:textId="2217B1A3" w:rsidR="00BA0339" w:rsidRDefault="00BA0339" w:rsidP="0058656A">
-[...18 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="73692887" w14:textId="77777777" w:rsidR="002F56D4" w:rsidRDefault="002F56D4" w:rsidP="003A64BB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1A4E4E" w14:textId="77777777" w:rsidR="008514AB" w:rsidRDefault="008514AB" w:rsidP="0058656A">
-[...18 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="3B8AAAE9" w14:textId="77777777" w:rsidR="00B93B3E" w:rsidRDefault="00B93B3E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F46FC1F" w14:textId="36336541" w:rsidR="004D3399" w:rsidRPr="00567CC0" w:rsidRDefault="004D3399" w:rsidP="00567CC0">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="004D3399" w:rsidRPr="00567CC0" w:rsidSect="00355E4C">
+    <w:sectPr w:rsidR="00B93B3E" w:rsidSect="00355E4C">
+      <w:headerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1286" w:bottom="1440" w:left="1276" w:header="708" w:footer="340" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="double" w:sz="6" w:space="24" w:color="0070C0"/>
         <w:left w:val="double" w:sz="6" w:space="24" w:color="0070C0"/>
         <w:bottom w:val="double" w:sz="6" w:space="24" w:color="0070C0"/>
         <w:right w:val="double" w:sz="6" w:space="24" w:color="0070C0"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="244778DC" w14:textId="77777777" w:rsidR="00F50E90" w:rsidRDefault="00F50E90">
+    <w:p w14:paraId="46C90E59" w14:textId="77777777" w:rsidR="00AD1148" w:rsidRDefault="00AD1148">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C3FF568" w14:textId="77777777" w:rsidR="00F50E90" w:rsidRDefault="00F50E90">
+    <w:p w14:paraId="4964F4A0" w14:textId="77777777" w:rsidR="00AD1148" w:rsidRDefault="00AD1148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9017,96 +9079,150 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E359CC8" w14:textId="77777777" w:rsidR="00F50E90" w:rsidRDefault="00F50E90" w:rsidP="00CB427F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0292571D" w14:textId="03BCAEB0" w:rsidR="00F50E90" w:rsidRPr="00EF1A31" w:rsidRDefault="00F50E90" w:rsidP="0008792F">
+  <w:p w14:paraId="0292571D" w14:textId="3FFE0EAF" w:rsidR="00F50E90" w:rsidRPr="00EF1A31" w:rsidRDefault="00F50E90" w:rsidP="0008792F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF1A31">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">MEDLEY PIS_ICD </w:t>
     </w:r>
     <w:r w:rsidR="00CD2B42">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">v4.0 </w:t>
+      <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="000E3BC6">
+    <w:r w:rsidR="0091185C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>07/02/202</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="007D0853">
+    <w:r w:rsidR="00CD2B42">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t xml:space="preserve">.0 </w:t>
+    </w:r>
+    <w:r w:rsidR="000E3BC6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="0091185C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="000E3BC6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="0091185C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="000E3BC6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00422428">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C156F8">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                     </w:t>
     </w:r>
     <w:r w:rsidR="00A74528">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>IRAS:</w:t>
     </w:r>
     <w:r w:rsidR="00A74528" w:rsidRPr="00A74528">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A74528" w:rsidRPr="00A74528">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9282,107 +9398,107 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5651B998" w14:textId="6BD86C1C" w:rsidR="00F50E90" w:rsidRPr="00380132" w:rsidRDefault="00F50E90" w:rsidP="00CB427F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FFC66C9" w14:textId="77777777" w:rsidR="00F50E90" w:rsidRDefault="00F50E90">
+    <w:p w14:paraId="2B6363A6" w14:textId="77777777" w:rsidR="00AD1148" w:rsidRDefault="00AD1148">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BCB985F" w14:textId="77777777" w:rsidR="00F50E90" w:rsidRDefault="00F50E90">
+    <w:p w14:paraId="5BCCA4DB" w14:textId="77777777" w:rsidR="00AD1148" w:rsidRDefault="00AD1148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C3B9D03" w14:textId="7DBEB44C" w:rsidR="00F50E90" w:rsidRPr="00D31D9E" w:rsidRDefault="00F50E90" w:rsidP="00D31D9E">
     <w:pPr>
       <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00223EB0">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:highlight w:val="magenta"/>
       </w:rPr>
       <w:t>Delete this line, then print first page of Information Sheet and Consent Form on Trust/Hospital headed paper</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34968C70" w14:textId="77777777" w:rsidR="00F50E90" w:rsidRDefault="00F50E90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B78B5A2" wp14:editId="20DCE165">
           <wp:extent cx="3689405" cy="897213"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
-          <wp:docPr id="1332992231" name="Picture 1332992231"/>
+          <wp:docPr id="9" name="Picture 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -13785,57 +13901,57 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2001155530">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="332531070">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1790588264">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1717973246">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="254677361">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2139445708">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="246785"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB427F"/>
     <w:rsid w:val="00002591"/>
     <w:rsid w:val="00002BD0"/>
     <w:rsid w:val="00003F6F"/>
     <w:rsid w:val="00004CDD"/>
     <w:rsid w:val="000051C7"/>
     <w:rsid w:val="00005AEC"/>
@@ -13939,50 +14055,51 @@
     <w:rsid w:val="000F278E"/>
     <w:rsid w:val="000F2AEA"/>
     <w:rsid w:val="000F38CD"/>
     <w:rsid w:val="000F4765"/>
     <w:rsid w:val="000F4E50"/>
     <w:rsid w:val="000F525F"/>
     <w:rsid w:val="000F72F2"/>
     <w:rsid w:val="000F7347"/>
     <w:rsid w:val="000F74BE"/>
     <w:rsid w:val="00100411"/>
     <w:rsid w:val="0010057E"/>
     <w:rsid w:val="00100E16"/>
     <w:rsid w:val="0010196B"/>
     <w:rsid w:val="0010384E"/>
     <w:rsid w:val="00103AB9"/>
     <w:rsid w:val="001063ED"/>
     <w:rsid w:val="00110654"/>
     <w:rsid w:val="00110C1C"/>
     <w:rsid w:val="00110DE8"/>
     <w:rsid w:val="001110C7"/>
     <w:rsid w:val="001111BE"/>
     <w:rsid w:val="001120A3"/>
     <w:rsid w:val="00113299"/>
     <w:rsid w:val="00115295"/>
     <w:rsid w:val="001165BB"/>
+    <w:rsid w:val="001165CF"/>
     <w:rsid w:val="00116CE2"/>
     <w:rsid w:val="00116D23"/>
     <w:rsid w:val="00120847"/>
     <w:rsid w:val="0012269B"/>
     <w:rsid w:val="00124F1D"/>
     <w:rsid w:val="00125A70"/>
     <w:rsid w:val="001264EF"/>
     <w:rsid w:val="00127B95"/>
     <w:rsid w:val="001300CC"/>
     <w:rsid w:val="00132E40"/>
     <w:rsid w:val="00137997"/>
     <w:rsid w:val="0014078A"/>
     <w:rsid w:val="00140B90"/>
     <w:rsid w:val="00141448"/>
     <w:rsid w:val="0014179E"/>
     <w:rsid w:val="001425F8"/>
     <w:rsid w:val="00143E94"/>
     <w:rsid w:val="00144805"/>
     <w:rsid w:val="00145DCB"/>
     <w:rsid w:val="001505F3"/>
     <w:rsid w:val="00152A40"/>
     <w:rsid w:val="00152CA1"/>
     <w:rsid w:val="00152EFD"/>
     <w:rsid w:val="001534FF"/>
     <w:rsid w:val="00153F61"/>
@@ -14060,88 +14177,90 @@
     <w:rsid w:val="00201FD5"/>
     <w:rsid w:val="0020297A"/>
     <w:rsid w:val="002031C1"/>
     <w:rsid w:val="00203B45"/>
     <w:rsid w:val="00206F25"/>
     <w:rsid w:val="0020793A"/>
     <w:rsid w:val="00207CEE"/>
     <w:rsid w:val="002113B1"/>
     <w:rsid w:val="00212334"/>
     <w:rsid w:val="00213773"/>
     <w:rsid w:val="00213852"/>
     <w:rsid w:val="00214FCD"/>
     <w:rsid w:val="00220172"/>
     <w:rsid w:val="002201EC"/>
     <w:rsid w:val="002219D7"/>
     <w:rsid w:val="00221C77"/>
     <w:rsid w:val="00223EB0"/>
     <w:rsid w:val="00223F8B"/>
     <w:rsid w:val="0022404D"/>
     <w:rsid w:val="002242FE"/>
     <w:rsid w:val="00225A49"/>
     <w:rsid w:val="00227561"/>
     <w:rsid w:val="00227E81"/>
     <w:rsid w:val="00231F8F"/>
     <w:rsid w:val="00234581"/>
+    <w:rsid w:val="00234786"/>
     <w:rsid w:val="002358C6"/>
     <w:rsid w:val="00236CEF"/>
     <w:rsid w:val="00236DA1"/>
     <w:rsid w:val="00237509"/>
     <w:rsid w:val="002430B9"/>
     <w:rsid w:val="0024320A"/>
     <w:rsid w:val="002434CF"/>
     <w:rsid w:val="00244E27"/>
     <w:rsid w:val="00245A2B"/>
     <w:rsid w:val="00245E09"/>
     <w:rsid w:val="00246F2C"/>
     <w:rsid w:val="00250189"/>
     <w:rsid w:val="00251895"/>
     <w:rsid w:val="00251A1F"/>
     <w:rsid w:val="00251D00"/>
     <w:rsid w:val="00251E16"/>
     <w:rsid w:val="002529F0"/>
     <w:rsid w:val="00257941"/>
     <w:rsid w:val="0026316E"/>
     <w:rsid w:val="00263527"/>
     <w:rsid w:val="002639F1"/>
     <w:rsid w:val="0026455F"/>
     <w:rsid w:val="00265DB1"/>
     <w:rsid w:val="00271D64"/>
     <w:rsid w:val="00274C86"/>
     <w:rsid w:val="00275797"/>
     <w:rsid w:val="00276AB3"/>
     <w:rsid w:val="002770D9"/>
     <w:rsid w:val="00280810"/>
     <w:rsid w:val="00281416"/>
     <w:rsid w:val="002822DB"/>
     <w:rsid w:val="00282A68"/>
     <w:rsid w:val="00283A46"/>
     <w:rsid w:val="002902FE"/>
     <w:rsid w:val="00290CD9"/>
     <w:rsid w:val="00290F34"/>
     <w:rsid w:val="002920FB"/>
     <w:rsid w:val="002925B3"/>
+    <w:rsid w:val="00293232"/>
     <w:rsid w:val="00293FE3"/>
     <w:rsid w:val="002951DC"/>
     <w:rsid w:val="00295F34"/>
     <w:rsid w:val="002966DC"/>
     <w:rsid w:val="00297224"/>
     <w:rsid w:val="002A093C"/>
     <w:rsid w:val="002A1740"/>
     <w:rsid w:val="002A1917"/>
     <w:rsid w:val="002A1FBD"/>
     <w:rsid w:val="002A21A7"/>
     <w:rsid w:val="002A25F7"/>
     <w:rsid w:val="002A2CD0"/>
     <w:rsid w:val="002A321F"/>
     <w:rsid w:val="002B1BCD"/>
     <w:rsid w:val="002B1FCD"/>
     <w:rsid w:val="002B374C"/>
     <w:rsid w:val="002B4A18"/>
     <w:rsid w:val="002B4E3F"/>
     <w:rsid w:val="002B4FB5"/>
     <w:rsid w:val="002B6445"/>
     <w:rsid w:val="002B6BE1"/>
     <w:rsid w:val="002B7046"/>
     <w:rsid w:val="002B78B7"/>
     <w:rsid w:val="002B7FB5"/>
     <w:rsid w:val="002C0033"/>
@@ -14225,50 +14344,51 @@
     <w:rsid w:val="003444BF"/>
     <w:rsid w:val="0034461F"/>
     <w:rsid w:val="0034641C"/>
     <w:rsid w:val="0034665A"/>
     <w:rsid w:val="0034747E"/>
     <w:rsid w:val="00350143"/>
     <w:rsid w:val="00350581"/>
     <w:rsid w:val="00352743"/>
     <w:rsid w:val="00353255"/>
     <w:rsid w:val="0035424B"/>
     <w:rsid w:val="0035531D"/>
     <w:rsid w:val="00355DD1"/>
     <w:rsid w:val="00355E4C"/>
     <w:rsid w:val="00357C50"/>
     <w:rsid w:val="00357E2A"/>
     <w:rsid w:val="00360007"/>
     <w:rsid w:val="00360ABC"/>
     <w:rsid w:val="0036191D"/>
     <w:rsid w:val="00361E91"/>
     <w:rsid w:val="0036230F"/>
     <w:rsid w:val="003629B4"/>
     <w:rsid w:val="003635DD"/>
     <w:rsid w:val="0036520E"/>
     <w:rsid w:val="00366199"/>
     <w:rsid w:val="00367460"/>
+    <w:rsid w:val="003703D5"/>
     <w:rsid w:val="00371031"/>
     <w:rsid w:val="0037146F"/>
     <w:rsid w:val="003751AA"/>
     <w:rsid w:val="0037584A"/>
     <w:rsid w:val="00375F1C"/>
     <w:rsid w:val="003762E9"/>
     <w:rsid w:val="00380069"/>
     <w:rsid w:val="00380132"/>
     <w:rsid w:val="00380157"/>
     <w:rsid w:val="0038133E"/>
     <w:rsid w:val="00381343"/>
     <w:rsid w:val="00385645"/>
     <w:rsid w:val="003857CD"/>
     <w:rsid w:val="00385960"/>
     <w:rsid w:val="0038638E"/>
     <w:rsid w:val="00386E94"/>
     <w:rsid w:val="003877C1"/>
     <w:rsid w:val="003918C8"/>
     <w:rsid w:val="00391D06"/>
     <w:rsid w:val="00392890"/>
     <w:rsid w:val="00393D0D"/>
     <w:rsid w:val="00394DD3"/>
     <w:rsid w:val="00395DB9"/>
     <w:rsid w:val="003A200D"/>
     <w:rsid w:val="003A4884"/>
@@ -14306,50 +14426,51 @@
     <w:rsid w:val="003E61EE"/>
     <w:rsid w:val="003F017F"/>
     <w:rsid w:val="003F14A5"/>
     <w:rsid w:val="003F20AB"/>
     <w:rsid w:val="003F2112"/>
     <w:rsid w:val="003F2A62"/>
     <w:rsid w:val="003F6E6E"/>
     <w:rsid w:val="0040062E"/>
     <w:rsid w:val="004009CB"/>
     <w:rsid w:val="00403C61"/>
     <w:rsid w:val="00405E45"/>
     <w:rsid w:val="004072C3"/>
     <w:rsid w:val="00410567"/>
     <w:rsid w:val="004105D8"/>
     <w:rsid w:val="00411876"/>
     <w:rsid w:val="00411B2F"/>
     <w:rsid w:val="00413278"/>
     <w:rsid w:val="00413D39"/>
     <w:rsid w:val="00413D7F"/>
     <w:rsid w:val="0041452B"/>
     <w:rsid w:val="0041528B"/>
     <w:rsid w:val="00415C94"/>
     <w:rsid w:val="00415DCE"/>
     <w:rsid w:val="004164CA"/>
     <w:rsid w:val="004179E1"/>
+    <w:rsid w:val="00422428"/>
     <w:rsid w:val="0042299A"/>
     <w:rsid w:val="00425A16"/>
     <w:rsid w:val="00425CEA"/>
     <w:rsid w:val="00425D89"/>
     <w:rsid w:val="00426AD9"/>
     <w:rsid w:val="00427B7D"/>
     <w:rsid w:val="004301DA"/>
     <w:rsid w:val="00432252"/>
     <w:rsid w:val="0043318A"/>
     <w:rsid w:val="00433365"/>
     <w:rsid w:val="0043507C"/>
     <w:rsid w:val="004350D1"/>
     <w:rsid w:val="004354FE"/>
     <w:rsid w:val="0043645B"/>
     <w:rsid w:val="00436FC2"/>
     <w:rsid w:val="00437DAA"/>
     <w:rsid w:val="0044002D"/>
     <w:rsid w:val="004404F8"/>
     <w:rsid w:val="00440A6A"/>
     <w:rsid w:val="00441648"/>
     <w:rsid w:val="00441654"/>
     <w:rsid w:val="00441A32"/>
     <w:rsid w:val="00442FC4"/>
     <w:rsid w:val="004440EC"/>
     <w:rsid w:val="00444947"/>
@@ -14378,64 +14499,66 @@
     <w:rsid w:val="0048260C"/>
     <w:rsid w:val="00482B94"/>
     <w:rsid w:val="0048458C"/>
     <w:rsid w:val="00485D42"/>
     <w:rsid w:val="00486026"/>
     <w:rsid w:val="0048699A"/>
     <w:rsid w:val="00490339"/>
     <w:rsid w:val="0049161F"/>
     <w:rsid w:val="00491908"/>
     <w:rsid w:val="00492157"/>
     <w:rsid w:val="00493B77"/>
     <w:rsid w:val="00493E1C"/>
     <w:rsid w:val="00494AF1"/>
     <w:rsid w:val="00494D0A"/>
     <w:rsid w:val="00496997"/>
     <w:rsid w:val="0049766D"/>
     <w:rsid w:val="00497C69"/>
     <w:rsid w:val="00497E11"/>
     <w:rsid w:val="004A19A6"/>
     <w:rsid w:val="004A1E85"/>
     <w:rsid w:val="004A27FF"/>
     <w:rsid w:val="004A2802"/>
     <w:rsid w:val="004A2BF0"/>
     <w:rsid w:val="004A367E"/>
     <w:rsid w:val="004A433E"/>
+    <w:rsid w:val="004A4674"/>
     <w:rsid w:val="004B0009"/>
     <w:rsid w:val="004B0979"/>
     <w:rsid w:val="004B1722"/>
     <w:rsid w:val="004B3395"/>
     <w:rsid w:val="004B5FF1"/>
     <w:rsid w:val="004B6871"/>
     <w:rsid w:val="004B78E6"/>
     <w:rsid w:val="004C0FC5"/>
     <w:rsid w:val="004C1D35"/>
     <w:rsid w:val="004C1D8B"/>
     <w:rsid w:val="004C24F0"/>
     <w:rsid w:val="004C398A"/>
     <w:rsid w:val="004C3A63"/>
     <w:rsid w:val="004C4462"/>
+    <w:rsid w:val="004C50DD"/>
     <w:rsid w:val="004C50E9"/>
     <w:rsid w:val="004C58A7"/>
     <w:rsid w:val="004C5DDB"/>
     <w:rsid w:val="004C71E7"/>
     <w:rsid w:val="004C7985"/>
     <w:rsid w:val="004D12FE"/>
     <w:rsid w:val="004D3399"/>
     <w:rsid w:val="004E02CA"/>
     <w:rsid w:val="004E0AE6"/>
     <w:rsid w:val="004E0F53"/>
     <w:rsid w:val="004E181E"/>
     <w:rsid w:val="004E2C13"/>
     <w:rsid w:val="004E34FD"/>
     <w:rsid w:val="004E4ADC"/>
     <w:rsid w:val="004E4CE1"/>
     <w:rsid w:val="004E50AB"/>
     <w:rsid w:val="004E5FF8"/>
     <w:rsid w:val="004E640D"/>
     <w:rsid w:val="004F025B"/>
     <w:rsid w:val="004F0729"/>
     <w:rsid w:val="004F1304"/>
     <w:rsid w:val="004F1A3D"/>
     <w:rsid w:val="004F1AFB"/>
     <w:rsid w:val="004F3315"/>
     <w:rsid w:val="004F64BC"/>
@@ -14473,51 +14596,50 @@
     <w:rsid w:val="00536408"/>
     <w:rsid w:val="005371ED"/>
     <w:rsid w:val="00537437"/>
     <w:rsid w:val="00540102"/>
     <w:rsid w:val="005414FF"/>
     <w:rsid w:val="00542EAF"/>
     <w:rsid w:val="005431CE"/>
     <w:rsid w:val="00544DC2"/>
     <w:rsid w:val="00546314"/>
     <w:rsid w:val="005477AD"/>
     <w:rsid w:val="00547AD4"/>
     <w:rsid w:val="00547EC0"/>
     <w:rsid w:val="0055010F"/>
     <w:rsid w:val="00551CF0"/>
     <w:rsid w:val="00553728"/>
     <w:rsid w:val="005538CD"/>
     <w:rsid w:val="005550AF"/>
     <w:rsid w:val="00555A16"/>
     <w:rsid w:val="00560DD5"/>
     <w:rsid w:val="005610F8"/>
     <w:rsid w:val="00561A30"/>
     <w:rsid w:val="00565521"/>
     <w:rsid w:val="00565E59"/>
     <w:rsid w:val="00566994"/>
     <w:rsid w:val="0056711E"/>
-    <w:rsid w:val="00567CC0"/>
     <w:rsid w:val="005711A3"/>
     <w:rsid w:val="005745B7"/>
     <w:rsid w:val="005769CE"/>
     <w:rsid w:val="0058002F"/>
     <w:rsid w:val="00580CB7"/>
     <w:rsid w:val="005818D2"/>
     <w:rsid w:val="00581A87"/>
     <w:rsid w:val="00583A20"/>
     <w:rsid w:val="00584596"/>
     <w:rsid w:val="00585E9A"/>
     <w:rsid w:val="0058656A"/>
     <w:rsid w:val="0058771C"/>
     <w:rsid w:val="00590422"/>
     <w:rsid w:val="00590BCA"/>
     <w:rsid w:val="00590C56"/>
     <w:rsid w:val="00592031"/>
     <w:rsid w:val="0059253C"/>
     <w:rsid w:val="00594471"/>
     <w:rsid w:val="00594ACC"/>
     <w:rsid w:val="00595169"/>
     <w:rsid w:val="00595E23"/>
     <w:rsid w:val="0059674D"/>
     <w:rsid w:val="00596A56"/>
     <w:rsid w:val="00596B75"/>
     <w:rsid w:val="00597CEC"/>
@@ -14549,51 +14671,50 @@
     <w:rsid w:val="005D4581"/>
     <w:rsid w:val="005D4954"/>
     <w:rsid w:val="005D4E1C"/>
     <w:rsid w:val="005D58E2"/>
     <w:rsid w:val="005D73A9"/>
     <w:rsid w:val="005E0C18"/>
     <w:rsid w:val="005E1614"/>
     <w:rsid w:val="005E1B9D"/>
     <w:rsid w:val="005E2005"/>
     <w:rsid w:val="005E263E"/>
     <w:rsid w:val="005E27B5"/>
     <w:rsid w:val="005E27FC"/>
     <w:rsid w:val="005E3515"/>
     <w:rsid w:val="005E3D87"/>
     <w:rsid w:val="005E5026"/>
     <w:rsid w:val="005E6FA6"/>
     <w:rsid w:val="005E7F66"/>
     <w:rsid w:val="005F07A8"/>
     <w:rsid w:val="005F07E0"/>
     <w:rsid w:val="005F129A"/>
     <w:rsid w:val="005F2DB8"/>
     <w:rsid w:val="005F46DA"/>
     <w:rsid w:val="005F565F"/>
     <w:rsid w:val="006021C5"/>
     <w:rsid w:val="006024C0"/>
-    <w:rsid w:val="00602CBD"/>
     <w:rsid w:val="0060385F"/>
     <w:rsid w:val="00604886"/>
     <w:rsid w:val="00605512"/>
     <w:rsid w:val="0060638C"/>
     <w:rsid w:val="00612270"/>
     <w:rsid w:val="0061227E"/>
     <w:rsid w:val="006139C9"/>
     <w:rsid w:val="0061474D"/>
     <w:rsid w:val="00615746"/>
     <w:rsid w:val="00617D01"/>
     <w:rsid w:val="006206A6"/>
     <w:rsid w:val="00622630"/>
     <w:rsid w:val="00630B5B"/>
     <w:rsid w:val="00633424"/>
     <w:rsid w:val="00633EA1"/>
     <w:rsid w:val="0063529E"/>
     <w:rsid w:val="006359DB"/>
     <w:rsid w:val="006363BB"/>
     <w:rsid w:val="0063676F"/>
     <w:rsid w:val="00637D08"/>
     <w:rsid w:val="00640997"/>
     <w:rsid w:val="00641207"/>
     <w:rsid w:val="0064285D"/>
     <w:rsid w:val="00645452"/>
     <w:rsid w:val="00646AD3"/>
@@ -14612,50 +14733,51 @@
     <w:rsid w:val="00663A45"/>
     <w:rsid w:val="00670F96"/>
     <w:rsid w:val="00671FC7"/>
     <w:rsid w:val="00672F67"/>
     <w:rsid w:val="00674384"/>
     <w:rsid w:val="00675448"/>
     <w:rsid w:val="006764AE"/>
     <w:rsid w:val="0067700E"/>
     <w:rsid w:val="00677806"/>
     <w:rsid w:val="006801D4"/>
     <w:rsid w:val="00680537"/>
     <w:rsid w:val="00680702"/>
     <w:rsid w:val="006807E1"/>
     <w:rsid w:val="00681264"/>
     <w:rsid w:val="00681D26"/>
     <w:rsid w:val="00682A4A"/>
     <w:rsid w:val="00683A61"/>
     <w:rsid w:val="00683B7C"/>
     <w:rsid w:val="00683B96"/>
     <w:rsid w:val="006864DB"/>
     <w:rsid w:val="00686FC7"/>
     <w:rsid w:val="00687F02"/>
     <w:rsid w:val="006915DA"/>
     <w:rsid w:val="00691A8D"/>
     <w:rsid w:val="00691C4E"/>
+    <w:rsid w:val="006926E9"/>
     <w:rsid w:val="00694369"/>
     <w:rsid w:val="006944C3"/>
     <w:rsid w:val="00695326"/>
     <w:rsid w:val="00695AD1"/>
     <w:rsid w:val="006968DF"/>
     <w:rsid w:val="0069762F"/>
     <w:rsid w:val="006A0DB7"/>
     <w:rsid w:val="006A0EE8"/>
     <w:rsid w:val="006A1156"/>
     <w:rsid w:val="006A1C29"/>
     <w:rsid w:val="006A274F"/>
     <w:rsid w:val="006A3BDB"/>
     <w:rsid w:val="006A44C4"/>
     <w:rsid w:val="006A5FC9"/>
     <w:rsid w:val="006B3254"/>
     <w:rsid w:val="006B3EF7"/>
     <w:rsid w:val="006B44E5"/>
     <w:rsid w:val="006B4D0F"/>
     <w:rsid w:val="006B63D1"/>
     <w:rsid w:val="006B7618"/>
     <w:rsid w:val="006B7DBD"/>
     <w:rsid w:val="006B7F02"/>
     <w:rsid w:val="006C0640"/>
     <w:rsid w:val="006C0845"/>
     <w:rsid w:val="006C16CF"/>
@@ -14961,50 +15083,51 @@
     <w:rsid w:val="008E6F3F"/>
     <w:rsid w:val="008E7962"/>
     <w:rsid w:val="008E7DFC"/>
     <w:rsid w:val="008F0211"/>
     <w:rsid w:val="008F0615"/>
     <w:rsid w:val="008F0959"/>
     <w:rsid w:val="008F2E72"/>
     <w:rsid w:val="008F340D"/>
     <w:rsid w:val="008F3732"/>
     <w:rsid w:val="008F3D85"/>
     <w:rsid w:val="008F47F8"/>
     <w:rsid w:val="008F4F3E"/>
     <w:rsid w:val="008F7BBC"/>
     <w:rsid w:val="008F7BF4"/>
     <w:rsid w:val="00901492"/>
     <w:rsid w:val="009032DD"/>
     <w:rsid w:val="00903B93"/>
     <w:rsid w:val="00904A73"/>
     <w:rsid w:val="00904CDD"/>
     <w:rsid w:val="00904E2F"/>
     <w:rsid w:val="00904E80"/>
     <w:rsid w:val="00906086"/>
     <w:rsid w:val="009060EE"/>
     <w:rsid w:val="0090761E"/>
     <w:rsid w:val="00907DB4"/>
+    <w:rsid w:val="0091185C"/>
     <w:rsid w:val="00911874"/>
     <w:rsid w:val="00911E12"/>
     <w:rsid w:val="00911F58"/>
     <w:rsid w:val="00912D40"/>
     <w:rsid w:val="00913EB5"/>
     <w:rsid w:val="009149B4"/>
     <w:rsid w:val="00914A35"/>
     <w:rsid w:val="00915911"/>
     <w:rsid w:val="00920E4C"/>
     <w:rsid w:val="0092135C"/>
     <w:rsid w:val="00921B0B"/>
     <w:rsid w:val="00922E43"/>
     <w:rsid w:val="00923119"/>
     <w:rsid w:val="009245FD"/>
     <w:rsid w:val="009247A3"/>
     <w:rsid w:val="00924AA6"/>
     <w:rsid w:val="00925685"/>
     <w:rsid w:val="0092780A"/>
     <w:rsid w:val="009313F0"/>
     <w:rsid w:val="0093267B"/>
     <w:rsid w:val="00934800"/>
     <w:rsid w:val="00934C35"/>
     <w:rsid w:val="00934CCF"/>
     <w:rsid w:val="009359FA"/>
     <w:rsid w:val="00935CE4"/>
@@ -15178,82 +15301,84 @@
     <w:rsid w:val="00A57C15"/>
     <w:rsid w:val="00A604A8"/>
     <w:rsid w:val="00A60D14"/>
     <w:rsid w:val="00A63289"/>
     <w:rsid w:val="00A635B9"/>
     <w:rsid w:val="00A63F71"/>
     <w:rsid w:val="00A64412"/>
     <w:rsid w:val="00A67B55"/>
     <w:rsid w:val="00A67B88"/>
     <w:rsid w:val="00A67C84"/>
     <w:rsid w:val="00A70EB7"/>
     <w:rsid w:val="00A71F53"/>
     <w:rsid w:val="00A72361"/>
     <w:rsid w:val="00A74528"/>
     <w:rsid w:val="00A76F33"/>
     <w:rsid w:val="00A7761F"/>
     <w:rsid w:val="00A809CA"/>
     <w:rsid w:val="00A81DE6"/>
     <w:rsid w:val="00A84E88"/>
     <w:rsid w:val="00A8580D"/>
     <w:rsid w:val="00A91F25"/>
     <w:rsid w:val="00A92243"/>
     <w:rsid w:val="00A92714"/>
     <w:rsid w:val="00A94A00"/>
     <w:rsid w:val="00A94B2B"/>
+    <w:rsid w:val="00A968EA"/>
     <w:rsid w:val="00A97F7F"/>
     <w:rsid w:val="00AA0A14"/>
     <w:rsid w:val="00AA1A6D"/>
     <w:rsid w:val="00AA1D9C"/>
     <w:rsid w:val="00AA2FCA"/>
     <w:rsid w:val="00AA30CA"/>
     <w:rsid w:val="00AA31AE"/>
     <w:rsid w:val="00AA4123"/>
     <w:rsid w:val="00AA48BB"/>
     <w:rsid w:val="00AA514D"/>
     <w:rsid w:val="00AA568F"/>
     <w:rsid w:val="00AA65EB"/>
     <w:rsid w:val="00AA6E78"/>
     <w:rsid w:val="00AA76B3"/>
     <w:rsid w:val="00AA7736"/>
     <w:rsid w:val="00AB1284"/>
     <w:rsid w:val="00AB1702"/>
     <w:rsid w:val="00AB3038"/>
     <w:rsid w:val="00AB3634"/>
     <w:rsid w:val="00AB59AB"/>
     <w:rsid w:val="00AB6AB3"/>
     <w:rsid w:val="00AB729A"/>
     <w:rsid w:val="00AC0E05"/>
     <w:rsid w:val="00AC1322"/>
     <w:rsid w:val="00AC25FE"/>
     <w:rsid w:val="00AC2DB1"/>
     <w:rsid w:val="00AC3760"/>
     <w:rsid w:val="00AC454D"/>
     <w:rsid w:val="00AC46D5"/>
     <w:rsid w:val="00AC4847"/>
     <w:rsid w:val="00AC5495"/>
     <w:rsid w:val="00AC7022"/>
+    <w:rsid w:val="00AD1148"/>
     <w:rsid w:val="00AD3B49"/>
     <w:rsid w:val="00AD5249"/>
     <w:rsid w:val="00AD57DF"/>
     <w:rsid w:val="00AD60F8"/>
     <w:rsid w:val="00AD7DE4"/>
     <w:rsid w:val="00AE314D"/>
     <w:rsid w:val="00AE3370"/>
     <w:rsid w:val="00AE3724"/>
     <w:rsid w:val="00AE4A45"/>
     <w:rsid w:val="00AE6344"/>
     <w:rsid w:val="00AE6DAC"/>
     <w:rsid w:val="00AF0AF9"/>
     <w:rsid w:val="00AF1731"/>
     <w:rsid w:val="00AF2E3F"/>
     <w:rsid w:val="00AF6084"/>
     <w:rsid w:val="00AF73AD"/>
     <w:rsid w:val="00B007B5"/>
     <w:rsid w:val="00B00DF3"/>
     <w:rsid w:val="00B017AB"/>
     <w:rsid w:val="00B02EAF"/>
     <w:rsid w:val="00B053A7"/>
     <w:rsid w:val="00B05E5C"/>
     <w:rsid w:val="00B066B0"/>
     <w:rsid w:val="00B07448"/>
     <w:rsid w:val="00B07C57"/>
@@ -15323,50 +15448,51 @@
     <w:rsid w:val="00BA0339"/>
     <w:rsid w:val="00BA10FE"/>
     <w:rsid w:val="00BA1852"/>
     <w:rsid w:val="00BA2CF9"/>
     <w:rsid w:val="00BA2DB8"/>
     <w:rsid w:val="00BA65B5"/>
     <w:rsid w:val="00BB020F"/>
     <w:rsid w:val="00BB20DA"/>
     <w:rsid w:val="00BB23E0"/>
     <w:rsid w:val="00BB2537"/>
     <w:rsid w:val="00BB2F27"/>
     <w:rsid w:val="00BB3AEC"/>
     <w:rsid w:val="00BB6471"/>
     <w:rsid w:val="00BB7B65"/>
     <w:rsid w:val="00BC12D1"/>
     <w:rsid w:val="00BC4282"/>
     <w:rsid w:val="00BC437A"/>
     <w:rsid w:val="00BC5F3B"/>
     <w:rsid w:val="00BC641C"/>
     <w:rsid w:val="00BD0F97"/>
     <w:rsid w:val="00BD3490"/>
     <w:rsid w:val="00BD3711"/>
     <w:rsid w:val="00BD5930"/>
     <w:rsid w:val="00BD697C"/>
     <w:rsid w:val="00BE0049"/>
+    <w:rsid w:val="00BE1252"/>
     <w:rsid w:val="00BE1A2D"/>
     <w:rsid w:val="00BE3917"/>
     <w:rsid w:val="00BE4B4A"/>
     <w:rsid w:val="00BE53CF"/>
     <w:rsid w:val="00BE61F6"/>
     <w:rsid w:val="00BF1C17"/>
     <w:rsid w:val="00BF1CE5"/>
     <w:rsid w:val="00BF5421"/>
     <w:rsid w:val="00BF58D3"/>
     <w:rsid w:val="00BF642A"/>
     <w:rsid w:val="00BF6893"/>
     <w:rsid w:val="00BF7337"/>
     <w:rsid w:val="00BF77D9"/>
     <w:rsid w:val="00C012CB"/>
     <w:rsid w:val="00C01419"/>
     <w:rsid w:val="00C014BA"/>
     <w:rsid w:val="00C015B0"/>
     <w:rsid w:val="00C02715"/>
     <w:rsid w:val="00C03083"/>
     <w:rsid w:val="00C034BD"/>
     <w:rsid w:val="00C066B5"/>
     <w:rsid w:val="00C078C4"/>
     <w:rsid w:val="00C103D7"/>
     <w:rsid w:val="00C10F43"/>
     <w:rsid w:val="00C11152"/>
@@ -15374,50 +15500,51 @@
     <w:rsid w:val="00C11F88"/>
     <w:rsid w:val="00C128E4"/>
     <w:rsid w:val="00C13B3F"/>
     <w:rsid w:val="00C14536"/>
     <w:rsid w:val="00C156F8"/>
     <w:rsid w:val="00C17955"/>
     <w:rsid w:val="00C17AB3"/>
     <w:rsid w:val="00C2136B"/>
     <w:rsid w:val="00C21A03"/>
     <w:rsid w:val="00C22283"/>
     <w:rsid w:val="00C25045"/>
     <w:rsid w:val="00C25479"/>
     <w:rsid w:val="00C25628"/>
     <w:rsid w:val="00C25BE6"/>
     <w:rsid w:val="00C31C22"/>
     <w:rsid w:val="00C32C81"/>
     <w:rsid w:val="00C33DFE"/>
     <w:rsid w:val="00C33F34"/>
     <w:rsid w:val="00C34CC9"/>
     <w:rsid w:val="00C34F27"/>
     <w:rsid w:val="00C36CF9"/>
     <w:rsid w:val="00C37519"/>
     <w:rsid w:val="00C377C8"/>
     <w:rsid w:val="00C40248"/>
     <w:rsid w:val="00C432DD"/>
+    <w:rsid w:val="00C45580"/>
     <w:rsid w:val="00C45C65"/>
     <w:rsid w:val="00C45DED"/>
     <w:rsid w:val="00C470E6"/>
     <w:rsid w:val="00C51517"/>
     <w:rsid w:val="00C5222F"/>
     <w:rsid w:val="00C53697"/>
     <w:rsid w:val="00C53B17"/>
     <w:rsid w:val="00C53E33"/>
     <w:rsid w:val="00C57CD5"/>
     <w:rsid w:val="00C60758"/>
     <w:rsid w:val="00C609A9"/>
     <w:rsid w:val="00C62FFA"/>
     <w:rsid w:val="00C6397F"/>
     <w:rsid w:val="00C63B91"/>
     <w:rsid w:val="00C63E81"/>
     <w:rsid w:val="00C6542E"/>
     <w:rsid w:val="00C66AD2"/>
     <w:rsid w:val="00C6766C"/>
     <w:rsid w:val="00C70D27"/>
     <w:rsid w:val="00C71837"/>
     <w:rsid w:val="00C7255C"/>
     <w:rsid w:val="00C73CB7"/>
     <w:rsid w:val="00C74E2D"/>
     <w:rsid w:val="00C7764A"/>
     <w:rsid w:val="00C80F03"/>
@@ -15501,94 +15628,95 @@
     <w:rsid w:val="00D05992"/>
     <w:rsid w:val="00D06921"/>
     <w:rsid w:val="00D105D1"/>
     <w:rsid w:val="00D12B6E"/>
     <w:rsid w:val="00D12E5E"/>
     <w:rsid w:val="00D20607"/>
     <w:rsid w:val="00D21A21"/>
     <w:rsid w:val="00D23A40"/>
     <w:rsid w:val="00D23AEB"/>
     <w:rsid w:val="00D26274"/>
     <w:rsid w:val="00D268F8"/>
     <w:rsid w:val="00D273FE"/>
     <w:rsid w:val="00D27FA8"/>
     <w:rsid w:val="00D3133B"/>
     <w:rsid w:val="00D31D9E"/>
     <w:rsid w:val="00D32497"/>
     <w:rsid w:val="00D33D63"/>
     <w:rsid w:val="00D350DE"/>
     <w:rsid w:val="00D35E9F"/>
     <w:rsid w:val="00D37346"/>
     <w:rsid w:val="00D37407"/>
     <w:rsid w:val="00D43A6C"/>
     <w:rsid w:val="00D44267"/>
     <w:rsid w:val="00D44AEE"/>
     <w:rsid w:val="00D50A22"/>
+    <w:rsid w:val="00D52C96"/>
     <w:rsid w:val="00D53316"/>
     <w:rsid w:val="00D5370A"/>
     <w:rsid w:val="00D551AC"/>
     <w:rsid w:val="00D56384"/>
     <w:rsid w:val="00D56964"/>
     <w:rsid w:val="00D603EA"/>
     <w:rsid w:val="00D62894"/>
     <w:rsid w:val="00D70A17"/>
     <w:rsid w:val="00D7196F"/>
     <w:rsid w:val="00D72AFA"/>
     <w:rsid w:val="00D73CC9"/>
     <w:rsid w:val="00D7491A"/>
     <w:rsid w:val="00D7593D"/>
     <w:rsid w:val="00D75B45"/>
     <w:rsid w:val="00D75C0C"/>
     <w:rsid w:val="00D773C0"/>
     <w:rsid w:val="00D80569"/>
     <w:rsid w:val="00D80F15"/>
     <w:rsid w:val="00D81052"/>
     <w:rsid w:val="00D827DF"/>
     <w:rsid w:val="00D84058"/>
     <w:rsid w:val="00D8416E"/>
     <w:rsid w:val="00D8626D"/>
     <w:rsid w:val="00D87071"/>
     <w:rsid w:val="00D873FC"/>
     <w:rsid w:val="00D8767C"/>
     <w:rsid w:val="00D87912"/>
     <w:rsid w:val="00D9075A"/>
     <w:rsid w:val="00D93DDA"/>
     <w:rsid w:val="00D9413B"/>
     <w:rsid w:val="00D94DAC"/>
     <w:rsid w:val="00D97239"/>
     <w:rsid w:val="00D9781E"/>
+    <w:rsid w:val="00D97D70"/>
     <w:rsid w:val="00DA18DC"/>
     <w:rsid w:val="00DA2FAA"/>
     <w:rsid w:val="00DA315A"/>
     <w:rsid w:val="00DA3F5A"/>
     <w:rsid w:val="00DA71F7"/>
     <w:rsid w:val="00DA7982"/>
     <w:rsid w:val="00DB009E"/>
     <w:rsid w:val="00DB1A78"/>
     <w:rsid w:val="00DB2388"/>
     <w:rsid w:val="00DB42E3"/>
-    <w:rsid w:val="00DB49E5"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DB63B8"/>
     <w:rsid w:val="00DB76CD"/>
     <w:rsid w:val="00DB77C2"/>
     <w:rsid w:val="00DC0460"/>
     <w:rsid w:val="00DC4353"/>
     <w:rsid w:val="00DC4C04"/>
     <w:rsid w:val="00DC4CCC"/>
     <w:rsid w:val="00DC5B2E"/>
     <w:rsid w:val="00DD0F62"/>
     <w:rsid w:val="00DD17E2"/>
     <w:rsid w:val="00DD1BFD"/>
     <w:rsid w:val="00DD1C7B"/>
     <w:rsid w:val="00DD2509"/>
     <w:rsid w:val="00DD58AC"/>
     <w:rsid w:val="00DD58E7"/>
     <w:rsid w:val="00DD64E3"/>
     <w:rsid w:val="00DD7900"/>
     <w:rsid w:val="00DD7B29"/>
     <w:rsid w:val="00DE253D"/>
     <w:rsid w:val="00DE2904"/>
     <w:rsid w:val="00DE3A56"/>
     <w:rsid w:val="00DE3F82"/>
     <w:rsid w:val="00DE640E"/>
     <w:rsid w:val="00DE7395"/>
@@ -15836,53 +15964,53 @@
     <w:rsid w:val="00FF08E5"/>
     <w:rsid w:val="00FF0EC7"/>
     <w:rsid w:val="00FF11B8"/>
     <w:rsid w:val="00FF3781"/>
     <w:rsid w:val="00FF4440"/>
     <w:rsid w:val="00FF4D65"/>
     <w:rsid w:val="00FF790F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="246785"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62854A46"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D41AD4F7-D8F6-4DC7-95A2-B046ED915273}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
@@ -18413,51 +18541,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121337665">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fctru.leeds.ac.uk%2Fmedley%2F&amp;data=05%7C02%7Cmedley%40leeds.ac.uk%7C70a715263db7413a7f4008dc9f52cdfe%7Cbdeaeda8c81d45ce863e5232a535b7cb%7C0%7C0%7C638560425193748189%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tYjGzkbtfKsw9M2wEG5vYbFkTxcmA04ucyTC3bb6Kno%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ukcrc.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medley@leeds.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fctru.leeds.ac.uk%2Fmedley%2F&amp;data=05%7C02%7Cmedley%40leeds.ac.uk%7C70a715263db7413a7f4008dc9f52cdfe%7Cbdeaeda8c81d45ce863e5232a535b7cb%7C0%7C0%7C638560425193748189%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tYjGzkbtfKsw9M2wEG5vYbFkTxcmA04ucyTC3bb6Kno%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fctru.leeds.ac.uk%2Fmedley%2F&amp;data=05%7C02%7Cmedley%40leeds.ac.uk%7C70a715263db7413a7f4008dc9f52cdfe%7Cbdeaeda8c81d45ce863e5232a535b7cb%7C0%7C0%7C638560425193748189%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tYjGzkbtfKsw9M2wEG5vYbFkTxcmA04ucyTC3bb6Kno%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ukcrc.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fctru.leeds.ac.uk%2Fmedley%2F&amp;data=05%7C02%7Cmedley%40leeds.ac.uk%7C70a715263db7413a7f4008dc9f52cdfe%7Cbdeaeda8c81d45ce863e5232a535b7cb%7C0%7C0%7C638560425193748189%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tYjGzkbtfKsw9M2wEG5vYbFkTxcmA04ucyTC3bb6Kno%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ukcrc.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medley@leeds.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ukcrc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fctru.leeds.ac.uk%2Fmedley%2F&amp;data=05%7C02%7Cmedley%40leeds.ac.uk%7C70a715263db7413a7f4008dc9f52cdfe%7Cbdeaeda8c81d45ce863e5232a535b7cb%7C0%7C0%7C638560425193748189%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tYjGzkbtfKsw9M2wEG5vYbFkTxcmA04ucyTC3bb6Kno%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fctru.leeds.ac.uk%2Fmedley%2F&amp;data=05%7C02%7Cmedley%40leeds.ac.uk%7C70a715263db7413a7f4008dc9f52cdfe%7Cbdeaeda8c81d45ce863e5232a535b7cb%7C0%7C0%7C638560425193748189%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tYjGzkbtfKsw9M2wEG5vYbFkTxcmA04ucyTC3bb6Kno%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -18701,76 +18829,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A38DA14-C75B-4519-87EB-FD5B383ECB1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>18067</Characters>
+  <Pages>9</Pages>
+  <Words>3236</Words>
+  <Characters>18451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
+  <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Delete this line, then print on Hospital headed paper</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CTRU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21647</CharactersWithSpaces>
+  <CharactersWithSpaces>21644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>5111878</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ctru.leeds.ac.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2293856</vt:i4>
       </vt:variant>
       <vt:variant>